--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -1055,63 +1055,63 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -1475,50 +1475,98 @@
             <a:r>
               <a:rPr lang="en-ES">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Página: </a:t>
             </a:r>
             <a:fld id="{A0C2A0C8-0F99-8F42-8B21-CF06A74402DC}" type="slidenum">
               <a:rPr lang="en-ES" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-ES" b="1">
               <a:solidFill>
                 <a:srgbClr val="0E0E0E"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Brand mark" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="373080"/>
+            <a:ext cx="731520" cy="799175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Brand logo" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="9765792"/>
+            <a:ext cx="1169178" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1696298120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
         <p14:flip dir="r"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
@@ -1986,50 +2034,98 @@
             <a:r>
               <a:rPr lang="en-ES">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Página: </a:t>
             </a:r>
             <a:fld id="{A0C2A0C8-0F99-8F42-8B21-CF06A74402DC}" type="slidenum">
               <a:rPr lang="en-ES" b="1" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
               </a:rPr>
               <a:pPr/>
               <a:t>‹Nº›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-ES" b="1">
               <a:solidFill>
                 <a:srgbClr val="0E0E0E"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Brand mark" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="373080"/>
+            <a:ext cx="731520" cy="799175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="27" name="Brand logo" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="9765792"/>
+            <a:ext cx="1169178" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1696298120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
         <p14:flip dir="r"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
@@ -3088,50 +3184,98 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="2400" b="1" i="0">
                 <a:latin typeface="Source Sans 3"/>
                 <a:ea typeface="Source Sans 3"/>
                 <a:cs typeface="Source Sans 3"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="685800" indent="0">
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="es-ES_tradnl" noProof="0"/>
               <a:t>Key idea of the slide (optional)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Brand mark" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="373080"/>
+            <a:ext cx="731520" cy="799175"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Brand logo" descr=""/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="274320" y="9765792"/>
+            <a:ext cx="1169178" cy="384048"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2267790655"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="1750">
         <p14:flip dir="r"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 